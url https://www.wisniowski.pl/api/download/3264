--- v0 (2025-10-09)
+++ v1 (2026-04-18)
@@ -3,83 +3,82 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10760" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="660"/>
         <w:gridCol w:w="7557"/>
         <w:gridCol w:w="2543"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="367A360D" w14:textId="77777777" w:rsidTr="00573040">
         <w:trPr>
           <w:trHeight w:val="900"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10760" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0475CE5B" w14:textId="4100DC56" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -106,377 +105,368 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>PIENIĘŻNYCH</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="3968A17C" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="825"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09786505" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00734CBA" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00734CBA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Lp.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6AC8318D" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00734CBA" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00734CBA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Rodzaj wykroczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D21EC08" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Kwota obciążenia [PLN]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="75CF1625" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="1515"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E07DCD2" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0EAF6F22" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Niebezpieczeństwa wynikające z nieprzestrzegania procedur i prawa podczas wykonywania prac</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B473527" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="363F7B6E" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="825"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="249188BF" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E37D23D" w14:textId="35823371" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Nieodpowiednie zabezpieczanie/organizacja miejsca prac</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E89599C" w14:textId="1F799404" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
@@ -485,122 +475,119 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="0674B6C3" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="825"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C6F08EC" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AB61709" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Stwarzanie ryzyka pożaru, wybuchu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="069E6AD2" w14:textId="47CAD948" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
@@ -609,124 +596,121 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="6D64FBFE" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="825"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4693FA5B" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35F852A5" w14:textId="0CE2D9EC" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Stosowanie maszyn i urządzeń firmy bez zezwolenia/szkolenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="128758C3" w14:textId="7C82FFA9" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
@@ -735,124 +719,121 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="5D45F836" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="825"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5624203B" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42F55312" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Stosowanie urządzeń bez wymaganych uprawnień</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5880B8FF" w14:textId="5F5761BE" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
@@ -861,124 +842,121 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="1320DBF1" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="825"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="605006D5" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="792303B3" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Stosowanie urządzeń w sposób niezgodny z BHP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F51E090" w14:textId="5BAB5F64" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
@@ -987,88 +965,86 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="350BF94E" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="825"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EA2680B" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="677E5060" w14:textId="75F607DD" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Nieodpowiedni</w:t>
             </w:r>
             <w:r w:rsidR="00691723" w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -1076,51 +1052,50 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>/niebezpieczne składowanie, transport i posługiwanie się pojazdami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73DE5FBE" w14:textId="7836DAAD" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
@@ -1129,124 +1104,121 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="5357C0A8" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="825"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2767F3CA" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A0046AD" w14:textId="723DE2D9" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Niewłaściwe stosowanie/składowanie środków chemicznych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57A440D3" w14:textId="43E05006" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
@@ -1255,124 +1227,121 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="676852C9" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="825"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6886DD59" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18E683E3" w14:textId="128791EE" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Inne nieprawidłowości niewymienione w tej grupie, po wcześniejszym upomnieniu w tym zakresie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E5E6C29" w14:textId="0F98A30B" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
@@ -1381,212 +1350,207 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="213BF3A2" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="825"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="283CC675" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E963D63" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Niestosowanie indywidualnych zabezpieczeń</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24BDD25D" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="23FE79C4" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="825"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13FE4A06" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D6A7630" w14:textId="2F3111AD" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Brak</w:t>
             </w:r>
             <w:r w:rsidR="009E2358" w:rsidRPr="00D40B5C">
@@ -1598,51 +1562,50 @@
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>niestosowanie wymaganych środków ochronnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1844D726" w14:textId="081E0A00" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
@@ -1651,124 +1614,121 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="1514901F" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="825"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74920714" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="212670EB" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Stosowanie środków ochronnych niespełniających norm, nieadekwatnych do zagrożenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5AC6BB84" w14:textId="52772FD0" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
@@ -1777,124 +1737,121 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="67989F1B" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="825"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50E9AE95" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FDB623F" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Wykonywanie prac na wysokości bez wymaganych zabezpieczeń</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E54D5BE" w14:textId="52BFC656" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
@@ -1903,124 +1860,121 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="1A7407EA" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="1293"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="651CBAC7" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A365AAF" w14:textId="0DD72A89" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Inne nieprawidłowości niewymienione w tej grupie, po wcześniejszym upomnieniu w tym zakresie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32419EC0" w14:textId="0F969B04" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
@@ -2029,249 +1983,243 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="5B26B46A" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="825"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70605F84" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C3D3E0B" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Stosowanie niesprawnego sprzętu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="148205D7" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="23788420" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="1200"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76E41FE5" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28A888C8" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Wchodzenie na wysokość po elementach niesprawnych, nieprawidłowo zmontowanych i niedostoswanych do wchodzenia na nie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64942C68" w14:textId="5A6F1C61" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
@@ -2280,124 +2228,121 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="2BC43E2B" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="825"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61717A24" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5967B1F6" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Stosowanie niesprawnych, nieodpowiednich lub uszkodzonych zawiesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A230002" w14:textId="714D478E" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
@@ -2406,124 +2351,121 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="281DC3B8" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="825"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2291D1C3" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F28ED05" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Stosowanie instalacji niespełniających standardów bezpieczeństwa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7019C815" w14:textId="0940A122" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>400</w:t>
             </w:r>
@@ -2532,124 +2474,121 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="7CC879C6" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="825"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18EA2783" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69FA92DF" w14:textId="3C2564C4" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Stosowanie uszkodzonego sprzętu/niedostosowanego do danej pracy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CE15D63" w14:textId="2F5AD370" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
@@ -2658,124 +2597,121 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="3DCB2A91" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="825"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31F4A6D4" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>3.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11B0DD46" w14:textId="17F8FCCF" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Inne nieprawidłowości niewymienione w tej grupie, po wcześniejszym upomnieniu w tym zakresie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49257A21" w14:textId="01F98963" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
@@ -2784,212 +2720,207 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="3776F9A8" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="780"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="362CC9B4" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F42CDBD" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00221E0A" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221E0A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Nieprzestrzegania zasad ochrony środowiska</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70DBB335" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="74E5FF52" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="960"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A54702E" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44607FDC" w14:textId="70945F88" w:rsidR="00C979E7" w:rsidRPr="00221E0A" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221E0A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Nieusuwanie odpadów lub nieodpowiednie usuwanie odpadów</w:t>
             </w:r>
             <w:r w:rsidR="00221E0A">
@@ -3001,51 +2932,50 @@
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00221E0A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>(segregacja) powstałych podczas pracy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4515EB05" w14:textId="067DCE23" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
@@ -3054,124 +2984,121 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="7C513195" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="930"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3680EB32" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0ACBA121" w14:textId="66FD4A10" w:rsidR="00C979E7" w:rsidRPr="00221E0A" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221E0A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Niewłaściwe przechowywanie (brak oznaczeń) środków chemicznych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40F118CC" w14:textId="468FCF67" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
@@ -3180,124 +3107,121 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="3A428A3E" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="948"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51E81B69" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="507075C4" w14:textId="0721E536" w:rsidR="00C979E7" w:rsidRPr="00221E0A" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221E0A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Inne nieprawidłowości niewymienione w tej grupie, po wcześniejszym upomnieniu w tym zakresie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0562CC41" w14:textId="2C7C6FCE" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
@@ -3306,252 +3230,246 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="51EDC774" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="1068"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25BE41F2" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0EF49717" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00221E0A" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221E0A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Zakres stwierdzonych nieprawidłowości w zakresie ochrony przeciwpożarowej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58550D58" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="7125CB92" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A0988DB" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AD3F99F" w14:textId="776F47C6" w:rsidR="00C979E7" w:rsidRPr="00221E0A" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221E0A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Używania ognia otwartego i palenie tytoniu, używanie e-papierosów na terenie Fabryki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="411C2E37" w14:textId="0F3074E0" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
@@ -3560,122 +3478,119 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="42679813" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51FF86D7" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52E4C809" w14:textId="17E9C4D3" w:rsidR="00C979E7" w:rsidRPr="00221E0A" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221E0A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Używanie telefonów komórkowych w strefach zagrożonych wybuchem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DDAEA9F" w14:textId="178F8733" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
@@ -3684,88 +3599,86 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="1D997790" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B41E13A" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="496A3D1F" w14:textId="1AA06FB2" w:rsidR="00C979E7" w:rsidRPr="00221E0A" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221E0A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Praca w strefach zagrożonych wybuchem narzędziami </w:t>
             </w:r>
             <w:r w:rsidR="009E2358" w:rsidRPr="00221E0A">
@@ -3777,51 +3690,50 @@
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00221E0A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>i urządzeniami nie posiadającymi odpowiedniego dopuszczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BB799F1" w14:textId="2569F436" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>2000</w:t>
             </w:r>
@@ -3850,124 +3762,121 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>+ przerwanie prac</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="7E0247C1" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="1080"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="238C8DF4" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>5.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="622E9DC9" w14:textId="46BB4DB2" w:rsidR="00C979E7" w:rsidRPr="00221E0A" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221E0A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Brak wymaganych środków ochrony indywidualnej o własnościach antyelektrostatycznych podczas prac w strefach zagrożonych wybuchem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3168012F" w14:textId="2EBE2A40" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1000</w:t>
             </w:r>
@@ -3976,124 +3885,121 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="0FF2E386" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3887B598" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>5.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="494E5312" w14:textId="39BDF05F" w:rsidR="00C979E7" w:rsidRPr="00221E0A" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221E0A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Wykonywanie prac niebezpiecznych pożarowo bez wymaganego zezwolenia oraz przeszkolenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CD5C4FC" w14:textId="35D844D2" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1500</w:t>
             </w:r>
@@ -4112,89 +4018,87 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> + przerwanie prac</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="41BE8CB1" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="1800"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="740F3556" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>5.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="067E2426" w14:textId="3313AFD5" w:rsidR="00C979E7" w:rsidRPr="00221E0A" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221E0A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Prowadzenie prac niebezpiecznych pożarowo w sposób niezgodny z protokołem zabezpieczenia prac niebezpiecznych pożarowo  (w szczególności brak wymaganego wygrodzenia i zabezpieczenia miejsca prac, brak wymaganego sprzętu ppoż.</w:t>
             </w:r>
             <w:r w:rsidR="009E2358" w:rsidRPr="00221E0A">
@@ -4206,51 +4110,50 @@
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00221E0A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> brak należytego ładu i porządku)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="303D7BAE" w14:textId="3A61BCC8" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>2000</w:t>
             </w:r>
@@ -4269,124 +4172,121 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> + przerwanie prac</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="6F0E79AA" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="1080"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46282AE8" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>5.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E02E080" w14:textId="12F0A574" w:rsidR="00C979E7" w:rsidRPr="00221E0A" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221E0A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Ograniczanie lub uniemożliwianie dostępu do podręcznego sprzętu gaśniczego (hydranty, gaśnice, przyciski ROP) oraz rozdzielnie prądu elektrycznego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F6B364A" w14:textId="18B030CF" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
@@ -4395,124 +4295,121 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="59FD45EF" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="1080"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="195E6539" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>5.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="555DF5ED" w14:textId="4F51E8E0" w:rsidR="00C979E7" w:rsidRPr="00221E0A" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221E0A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Wykonywanie prac gospodarczych, remontowych, konserwacyjnych mogących spowodować uruchomienie Systemu Sygnalizacji Pożaru bez wyłączenia i zabezpieczenia strefy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10B0641C" w14:textId="4026639A" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>2000</w:t>
             </w:r>
@@ -4531,124 +4428,121 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> + przerwanie prac</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="510C21BC" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="864"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6470D1C4" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>5.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="572C3447" w14:textId="675552AF" w:rsidR="00C979E7" w:rsidRPr="00221E0A" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221E0A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Wywołanie nieuzasadnionego alarmu pożarowego II stopnia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55DE6D18" w14:textId="5E89C5B9" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>2000</w:t>
             </w:r>
@@ -4667,88 +4561,86 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> + pokrycie kosztów przyjazdu Straży Pożarnej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="6F294CAA" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="1080"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59771857" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>5.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48EDA2CA" w14:textId="44883D15" w:rsidR="00C979E7" w:rsidRPr="00221E0A" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221E0A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Niezastosowanie się do poleceń pracowników obsługi/nadzoru, </w:t>
             </w:r>
             <w:r w:rsidR="00FB2C27" w:rsidRPr="00221E0A">
@@ -4760,51 +4652,50 @@
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>agencji</w:t>
             </w:r>
             <w:r w:rsidRPr="00221E0A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> ochrony, służby bhp i ochrony ppoż., kierującego działaniami ratowniczymi lub służb ratowniczych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F8AE969" w14:textId="6F1A39E7" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>2000</w:t>
             </w:r>
@@ -4813,124 +4704,121 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="6E0C394B" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E6F08B3" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>5.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24AD8715" w14:textId="54048517" w:rsidR="00C979E7" w:rsidRPr="00221E0A" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221E0A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Niewłaściwy transport oraz przechowywanie butli z gazami technicznymi, brak zabezpieczenia butli z gazami technicznymi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3023F21E" w14:textId="27DA47E9" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1000</w:t>
             </w:r>
@@ -4939,124 +4827,121 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="1226D582" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65FEEEA0" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>5.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00155E0D" w14:textId="399C2133" w:rsidR="00C979E7" w:rsidRPr="00221E0A" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221E0A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Wykonywanie prac pożarowo niebezpiecznych mimo wstrzymania prac przez służbę bhp i ppoż., administratora obiektu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4EC5B7BE" w14:textId="7C38FB66" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>5000</w:t>
             </w:r>
@@ -5065,122 +4950,119 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="6D4FFF88" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76D9A966" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>5.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1744B1B5" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00221E0A" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221E0A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Nie poinformowanie o zdarzeniu potencjalnie niebezpiecznym służby BHP i ppoż.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="416225C6" w14:textId="02B8B656" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1000</w:t>
             </w:r>
             <w:r w:rsidR="007A219C">
@@ -5188,195 +5070,201 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="33CEE098" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="310B061C" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0EF623D6" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00221E0A" w:rsidRDefault="00C979E7" w:rsidP="00573040">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF623D6" w14:textId="795FF89D" w:rsidR="00C979E7" w:rsidRPr="00221E0A" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221E0A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Naruszenie przepisów o Ruchu Drogowym</w:t>
             </w:r>
+            <w:r w:rsidR="004055E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i Parkingu</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13C97D0C" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="6891F4D1" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="228AF9A4" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>6.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4897DAED" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00974D03" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00974D03">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Przekroczenie</w:t>
             </w:r>
             <w:r w:rsidRPr="00974D03">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
@@ -5425,236 +5313,240 @@
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00974D03">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20km/h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04B6817B" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>100 zł + kara dyscyplinująca</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="7C1B0565" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4269EB6A" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>6.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74791427" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00974D03" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00974D03">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Przekroczenie prędkości o więcej niż 20 km/h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6407036B" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1000 zł + kara dyscyplinująca</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="552277A1" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-              <w:t>6.4</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33AAF89E" w14:textId="74D74735" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D40B5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA227C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="411081DE" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00974D03" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00974D03">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Spowodowanie</w:t>
             </w:r>
             <w:r w:rsidRPr="00974D03">
               <w:rPr>
                 <w:spacing w:val="36"/>
                 <w:sz w:val="24"/>
@@ -5673,229 +5565,522 @@
               <w:rPr>
                 <w:spacing w:val="37"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00974D03">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>drogowej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3152EB87" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1000 zł + kara dyscyplinująca</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA227C" w:rsidRPr="00734CBA" w14:paraId="4FC0900D" w14:textId="77777777" w:rsidTr="00D836BE">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55BD0CA6" w14:textId="48553D10" w:rsidR="00AA227C" w:rsidRPr="00AA227C" w:rsidRDefault="00AA227C" w:rsidP="00AA227C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA227C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="509B16BE" w14:textId="09145ADE" w:rsidR="00AA227C" w:rsidRPr="00AA227C" w:rsidRDefault="00AA227C" w:rsidP="00AA227C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA227C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Niestosowanie się kierującego pojazdem do przepisów prawa o ruchu drogowym, znaków drogowych lub wyznaczonej trasy przejazdu na terenie WIŚNIOWSKI.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2543" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CEEB822" w14:textId="77777777" w:rsidR="00AA227C" w:rsidRPr="00AA227C" w:rsidRDefault="00AA227C" w:rsidP="00AA227C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA227C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100-500 zł</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68C45A14" w14:textId="77777777" w:rsidR="00AA227C" w:rsidRPr="00AA227C" w:rsidRDefault="00AA227C" w:rsidP="00AA227C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA227C" w:rsidRPr="00734CBA" w14:paraId="56E0FE9D" w14:textId="77777777" w:rsidTr="00D836BE">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20CE72CE" w14:textId="1D1AE71E" w:rsidR="00AA227C" w:rsidRPr="00AA227C" w:rsidRDefault="00AA227C" w:rsidP="00AA227C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA227C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B170C20" w14:textId="2C2119A1" w:rsidR="00AA227C" w:rsidRPr="00AA227C" w:rsidRDefault="00AA227C" w:rsidP="00AA227C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA227C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Parkowanie pojazdu w miejscu do tego niewyznaczonym zgodnie z obowiązującymi zasadami w WIŚNIOWSKI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2543" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E38DF73" w14:textId="0CE10404" w:rsidR="00AA227C" w:rsidRPr="00AA227C" w:rsidRDefault="00AA227C" w:rsidP="00AA227C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA227C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100-500 zł</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA227C" w:rsidRPr="00734CBA" w14:paraId="6E97C52F" w14:textId="77777777" w:rsidTr="00D836BE">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A4DE5ED" w14:textId="2F63CEB8" w:rsidR="00AA227C" w:rsidRPr="00AA227C" w:rsidRDefault="00AA227C" w:rsidP="00AA227C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA227C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="497AAA6F" w14:textId="22FE2457" w:rsidR="00AA227C" w:rsidRPr="00AA227C" w:rsidRDefault="00AA227C" w:rsidP="00AA227C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA227C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Łamanie obowiązujących zasad niniejszego regulaminu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA227C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>w zakresie wjazdów i ruchu pojazdów na terenie chronionym WIŚNIOWSKI.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2543" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01E94F67" w14:textId="0AC4D9A0" w:rsidR="00AA227C" w:rsidRPr="00AA227C" w:rsidRDefault="00AA227C" w:rsidP="00AA227C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA227C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100-500 zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="66BEE8A7" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2654304F" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06CE11DB" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00974D03" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00974D03">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Trzeźwość i środki odurzające/psychotropowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A8FB927" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="009C348D" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="74333772" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44F0468E" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50CF810A" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Usiłowanie</w:t>
             </w:r>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="24"/>
@@ -5975,704 +6160,686 @@
                 <w:spacing w:val="23"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>w stanie po użyciu alkoholu lub w stanie nietrzeźwości</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4396331A" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>500 zł + kara dyscyplinująca</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="44B45C2E" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BE309CC" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FFBBAD6" w14:textId="402281A0" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Usiłowanie wejścia na teren chroniony Wiśniowski po</w:t>
             </w:r>
             <w:r w:rsidR="00725324">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> wpływem środków odurzających lub substancji psychotropowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="773B9AF3" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Koszt przeprowadzenia badania + kara dyscyplinująca</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="06723ED9" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56412CF2" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>7.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D6630C2" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Przebywanie na terenie chronionym Wiśniowski w</w:t>
             </w:r>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> stanie po użyciu alkoholu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74694B14" w14:textId="61915D43" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>5000 zł + kara dyscyplinująca</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="46DFCB83" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67E1B29E" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>7.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="588E428B" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Przebywanie na terenie chronionym Wiśniowski w stanie nietrzeźwości</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="649BC4F5" w14:textId="46DC42F3" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>10000 zł + kara dyscyplinująca</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="1A21CAE3" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="128F38A2" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>7.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B7C62BD" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Przebywanie na terenie chronionym Wiśniowski p</w:t>
             </w:r>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>od wpływem środków odurzających lub substancji psychotropowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DE4B5DE" w14:textId="0A7D7625" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>10000 zł + kara dyscyplinująca</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="5E3FB446" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D7113A6" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="160B8F17" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00974D03" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00974D03">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Pozostałe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="547D1948" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="009C348D" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="1B93EFA3" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CF3C875" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>8.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F5E00FA" w14:textId="0B600BE1" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Przekazanie</w:t>
             </w:r>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -6791,656 +6958,640 @@
                 <w:spacing w:val="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>kartę-identyfikator lub wykorzystywanie karty-identyfikatora innej osoby</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="145853CF" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Do 3000 zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="2AFFB789" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="155D05FA" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>8.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CBAFF6B" w14:textId="0D54D8C2" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00DC4CA6" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Opłata za w</w:t>
             </w:r>
             <w:r w:rsidR="00C979E7" w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>yrobienie nowej karty-identyfikatora w przypadku zgubienia/zniszczenia/</w:t>
             </w:r>
             <w:r w:rsidR="00192750" w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>kradzieży</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CE57D2C" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>100 zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="06349B3E" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F30BF3D" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>8.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C255109" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Przekroczenie dopuszczalnego limitu wydania karty „Zastępcza”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EA2CA38" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>300 zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="58FB3B9A" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="664B84C4" w14:textId="12D97CD8" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
             <w:r w:rsidR="004D438A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A313282" w14:textId="77777777" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Zabór mienia Wiśniowski</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C6BA73A" w14:textId="2D124DA5" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>10000 zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="597C00F7" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="392A737D" w14:textId="0AEEEF67" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
             <w:r w:rsidR="004D438A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C9D5582" w14:textId="2BDDB728" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00725324" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Z</w:t>
             </w:r>
             <w:r w:rsidR="00C979E7" w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>abór mienia nienależącego do Wiśniowski</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AE62090" w14:textId="49AC04FF" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>10000 zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C979E7" w:rsidRPr="00734CBA" w14:paraId="0A197C99" w14:textId="77777777" w:rsidTr="00D40B5C">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="053DD69B" w14:textId="6E3B26F7" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
             <w:r w:rsidR="004D438A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="305EA7BD" w14:textId="3F5F6FB7" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Fotografowanie/filmowanie</w:t>
             </w:r>
             <w:r w:rsidR="00DC4CA6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> bez zezwolenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A55D6AD" w14:textId="1C9AD12C" w:rsidR="00C979E7" w:rsidRPr="00D40B5C" w:rsidRDefault="00C979E7" w:rsidP="00573040">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>5000 zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -10372,127 +10523,127 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">     - czerwona kartka</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A0B9D47" w14:textId="14DA2058" w:rsidR="00320749" w:rsidRDefault="00C979E7" w:rsidP="00A94B12">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     - zakaz wejścia</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00320749" w:rsidSect="008D6095">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73F9AD9F" w14:textId="77777777" w:rsidR="00842065" w:rsidRDefault="00842065" w:rsidP="00C979E7">
+    <w:p w14:paraId="1FE6F573" w14:textId="77777777" w:rsidR="006F4C0B" w:rsidRDefault="006F4C0B" w:rsidP="00C979E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63D4A66D" w14:textId="77777777" w:rsidR="00842065" w:rsidRDefault="00842065" w:rsidP="00C979E7">
+    <w:p w14:paraId="40A1FF8B" w14:textId="77777777" w:rsidR="006F4C0B" w:rsidRDefault="006F4C0B" w:rsidP="00C979E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C2E6AFB" w14:textId="77777777" w:rsidR="00842065" w:rsidRDefault="00842065" w:rsidP="00C979E7">
+    <w:p w14:paraId="14EE0915" w14:textId="77777777" w:rsidR="006F4C0B" w:rsidRDefault="006F4C0B" w:rsidP="00C979E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A210F0E" w14:textId="77777777" w:rsidR="00842065" w:rsidRDefault="00842065" w:rsidP="00C979E7">
+    <w:p w14:paraId="2B6D90AC" w14:textId="77777777" w:rsidR="006F4C0B" w:rsidRDefault="006F4C0B" w:rsidP="00C979E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="126300F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="999EE1D0"/>
     <w:lvl w:ilvl="0" w:tplc="855474CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -10925,166 +11076,171 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1801729025">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="660427737">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1028918994">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="95831704">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="247427832">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C979E7"/>
     <w:rsid w:val="00000A9C"/>
     <w:rsid w:val="00046B40"/>
     <w:rsid w:val="00047186"/>
     <w:rsid w:val="000B4A96"/>
     <w:rsid w:val="001372D4"/>
     <w:rsid w:val="00186768"/>
     <w:rsid w:val="00192750"/>
     <w:rsid w:val="00193E26"/>
     <w:rsid w:val="001A1246"/>
     <w:rsid w:val="0021345E"/>
     <w:rsid w:val="00221E0A"/>
     <w:rsid w:val="00273F10"/>
     <w:rsid w:val="00306617"/>
     <w:rsid w:val="00320749"/>
+    <w:rsid w:val="004055E1"/>
     <w:rsid w:val="00420013"/>
     <w:rsid w:val="004D438A"/>
     <w:rsid w:val="00566986"/>
     <w:rsid w:val="005811E5"/>
+    <w:rsid w:val="0061620E"/>
     <w:rsid w:val="00652A92"/>
     <w:rsid w:val="00691723"/>
     <w:rsid w:val="006E5FD7"/>
+    <w:rsid w:val="006F4C0B"/>
+    <w:rsid w:val="00705982"/>
     <w:rsid w:val="00725324"/>
     <w:rsid w:val="00734E51"/>
     <w:rsid w:val="00793048"/>
     <w:rsid w:val="007A219C"/>
     <w:rsid w:val="00842065"/>
     <w:rsid w:val="00851F19"/>
     <w:rsid w:val="00862B75"/>
     <w:rsid w:val="008B60A2"/>
     <w:rsid w:val="008B74C3"/>
     <w:rsid w:val="008D6095"/>
     <w:rsid w:val="00927B07"/>
     <w:rsid w:val="00935A82"/>
     <w:rsid w:val="00974D03"/>
     <w:rsid w:val="009A1B71"/>
     <w:rsid w:val="009E2358"/>
     <w:rsid w:val="00A5472E"/>
     <w:rsid w:val="00A94B12"/>
     <w:rsid w:val="00AA14B7"/>
+    <w:rsid w:val="00AA227C"/>
     <w:rsid w:val="00AC62AC"/>
     <w:rsid w:val="00AD6BF0"/>
     <w:rsid w:val="00BA6431"/>
     <w:rsid w:val="00BC5CDD"/>
     <w:rsid w:val="00BD67FC"/>
     <w:rsid w:val="00BF5D8D"/>
     <w:rsid w:val="00C3433E"/>
     <w:rsid w:val="00C55F8A"/>
     <w:rsid w:val="00C979E7"/>
     <w:rsid w:val="00D01804"/>
     <w:rsid w:val="00D40B5C"/>
     <w:rsid w:val="00DA7617"/>
     <w:rsid w:val="00DC4CA6"/>
     <w:rsid w:val="00DF3E60"/>
     <w:rsid w:val="00E20DD2"/>
     <w:rsid w:val="00E31B9A"/>
     <w:rsid w:val="00EB32EF"/>
     <w:rsid w:val="00F43896"/>
     <w:rsid w:val="00F87409"/>
     <w:rsid w:val="00FB2C27"/>
     <w:rsid w:val="00FD270A"/>
+    <w:rsid w:val="00FD6036"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7D586086"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{735D2A77-F409-4A61-813B-EA580683178A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11638,51 +11794,51 @@
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
     <w:name w:val="Temat komentarza Znak"/>
     <w:basedOn w:val="TekstkomentarzaZnak"/>
     <w:link w:val="Tematkomentarza"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00691723"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -11964,69 +12120,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{587C424F-41C1-4572-8707-B971D138E5D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1022</Words>
-  <Characters>6134</Characters>
+  <Words>1083</Words>
+  <Characters>6503</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>54</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7142</CharactersWithSpaces>
+  <CharactersWithSpaces>7571</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Orzechowski Marcin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>